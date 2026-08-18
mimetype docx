--- v1 (2026-02-11)
+++ v2 (2026-08-18)
@@ -32,59 +32,51 @@
     <w:p w14:paraId="379C0820" w14:textId="167C46DA" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>BSP Listing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F07FAD" w14:textId="5910060F" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(Note:  All BSPs and MSPs to be listed under </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> provisions.)</w:t>
+        <w:t>(Note:  All BSPs and MSPs to be listed under job special provisions.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605EF7B2" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36515E94" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8"/>
     <w:p w14:paraId="6AA6115B" w14:textId="77777777" w:rsidR="000022D8" w:rsidRDefault="000022D8" w:rsidP="000022D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -818,51 +810,51 @@
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAC5C9C" w14:textId="4BBE9110" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="68D001C7" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="09572994" w14:textId="1AF505E8" w:rsidR="00C91437" w:rsidRDefault="00C91437" w:rsidP="00C91437">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sec 607  Fencing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FAC34E" w14:textId="771D7B49" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
+    <w:p w14:paraId="30FAC34E" w14:textId="1DD06187" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Decorative Pedestrian Fence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -888,51 +880,57 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00825A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00825A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>11/20/24</w:t>
+        <w:t>11/</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6BAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>17/25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2706F58E" w14:textId="77777777" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19254841" w14:textId="77777777" w:rsidR="00C91437" w:rsidRPr="00C91437" w:rsidRDefault="00C91437">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -1221,81 +1219,87 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
       <w:r w:rsidR="0078152F">
         <w:t>11/13/24</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F49F51" w14:textId="023F4058" w:rsidR="00555103" w:rsidRDefault="00555103" w:rsidP="00555103">
+    <w:p w14:paraId="24F49F51" w14:textId="417E971A" w:rsidR="00555103" w:rsidRDefault="00555103" w:rsidP="00555103">
       <w:r>
         <w:t>Pile Wave Analysis</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
+      <w:r w:rsidR="00207CAE">
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00DE6103">
-        <w:t>2/7/24</w:t>
+        <w:t>/7/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00207CAE">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">)     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513A8F8F" w14:textId="611322C5" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Static Load Testing</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1356,75 +1360,70 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23795AC8" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
-        <w:t xml:space="preserve">Cold </w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Cold Weather Concreting</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5CC247" w14:textId="08561341" w:rsidR="007774D7" w:rsidRDefault="007774D7">
       <w:r>
         <w:t>Diamond Grinding</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1515,86 +1514,101 @@
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFACA18" w14:textId="0CD3D26A" w:rsidR="00EC2DFA" w:rsidRDefault="00EC2DFA"/>
     <w:p w14:paraId="353BEBD3" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="7627F42D" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sec 704  Concrete Masonry Repair</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C28C992" w14:textId="30DEBC03" w:rsidR="00D362BB" w:rsidRDefault="00D362BB" w:rsidP="005B3997">
+    <w:p w14:paraId="7C28C992" w14:textId="41AE337D" w:rsidR="00D362BB" w:rsidRDefault="00D362BB" w:rsidP="005B3997">
       <w:r>
         <w:t>Concrete Crack Filler</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0078152F">
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0078152F">
-        <w:t>11/13/24</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26095">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0078152F">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26095">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0078152F">
+        <w:t>1/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26095">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7572A728" w14:textId="113A1448" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
       <w:r>
         <w:t>Concrete Wearing Surface Repair</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1657,75 +1671,78 @@
         <w:t>Epoxy Pressure Injecting</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB77D0F" w14:textId="6DFC4A4E" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
+    <w:p w14:paraId="3BB77D0F" w14:textId="196211DA" w:rsidR="005B3997" w:rsidRDefault="005B3997" w:rsidP="005B3997">
       <w:r>
         <w:t>FRP Wrap for Concrete Beams, Piles and Columns</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (7/</w:t>
       </w:r>
+      <w:r w:rsidR="001D4482">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
       <w:r w:rsidR="004D6BAD">
-        <w:t>14</w:t>
-[...5 lines deleted...]
-        <w:t>25</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4482">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D770020" w14:textId="4A83AC48" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Half Concrete Filled Steel Grid Deck Repairs</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (1/28/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FF69FF" w14:textId="253DE09F" w:rsidR="004C33C2" w:rsidRDefault="004C33C2">
       <w:r w:rsidRPr="004C33C2">
@@ -2098,173 +2115,164 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7268E17C" w14:textId="663DAB55" w:rsidR="00737BE8" w:rsidRDefault="00737BE8"/>
     <w:p w14:paraId="66E2C4B4" w14:textId="77777777" w:rsidR="00FF0519" w:rsidRDefault="00FF0519"/>
     <w:p w14:paraId="3C9F52A0" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sec 712  Structural Steel Construction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C57294" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Cleaning, Lubricating and Coating Exi</w:t>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:t>sting Bearings</w:t>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB5532">
         <w:tab/>
         <w:t>Revised (5/29/12</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C967DD" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Coating Galvanized Slab Drains</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (10/25/05)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A269CB" w14:textId="309A4705" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+    <w:p w14:paraId="41A269CB" w14:textId="1F4F14FF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="002C6CC2">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:t>ainage System</w:t>
       </w:r>
+      <w:r w:rsidR="002E2E6B">
+        <w:t xml:space="preserve"> (On Structure)</w:t>
+      </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
-      </w:r>
-[...20 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>Revised (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2E6B">
+        <w:t>12/3/25</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC168CA" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+    <w:p w14:paraId="0EC168CA" w14:textId="144CBB2B" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Earthquake Restrainers</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Revised (9/2/04)</w:t>
+        <w:t>Revised (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2E6B">
+        <w:t>12/3/25</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDDD145" w14:textId="6A917E7E" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Existing Diaphragm Con</w:t>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:t>nection to Flange</w:t>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B870FF">
         <w:tab/>
         <w:t>Revised (</w:t>
       </w:r>
@@ -2429,105 +2437,114 @@
     </w:p>
     <w:p w14:paraId="214C4D30" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t xml:space="preserve">Rivet Removal and Replacement </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Revised (9/2/04)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0739FF8F" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+    <w:p w14:paraId="0739FF8F" w14:textId="10F2804D" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Slab Drain w</w:t>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:t>ith Grate</w:t>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0011605A">
         <w:tab/>
-        <w:t>Revised (7/2/15</w:t>
+        <w:t>Revised (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2E6B">
+        <w:t>12/3/25</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570DD19C" w14:textId="77777777" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
+    <w:p w14:paraId="570DD19C" w14:textId="62EF005F" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t>Steel Grid Floor (Half Concrete Filled)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Revised (9/2/04)</w:t>
+        <w:t>Revised (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2E6B">
+        <w:t>12/3/25</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482F4482" w14:textId="4F0EB0FF" w:rsidR="00737BE8" w:rsidRDefault="00737BE8">
       <w:r>
         <w:t xml:space="preserve">Strengthening Existing </w:t>
       </w:r>
       <w:r w:rsidR="00B4014E">
         <w:t>Beam</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3064,58 +3081,58 @@
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New (6/9/05)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC5DA76" w14:textId="77777777" w:rsidR="008E4392" w:rsidRDefault="008E4392">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E4392" w:rsidSect="000B318F">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="1080" w:bottom="864" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4936B8C3" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
+    <w:p w14:paraId="7FEB975C" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="535AF1A5" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
+    <w:p w14:paraId="734D4C44" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3130,138 +3147,147 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="145B0CD6" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
+    <w:p w14:paraId="3B7A520D" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0408306F" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
+    <w:p w14:paraId="51FA1D00" w14:textId="77777777" w:rsidR="00F716B4" w:rsidRDefault="00F716B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="269DAA09" w14:textId="1858DA04" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
+  <w:p w14:paraId="269DAA09" w14:textId="07F25065" w:rsidR="007B2C97" w:rsidRDefault="0067664F" w:rsidP="004F07BE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">BRIDGE </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>SPECIAL PROVISIONS LISTING</w:t>
+      <w:t xml:space="preserve">SPECIAL PROVISIONS </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="007B2C97">
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:u w:val="double"/>
+      </w:rPr>
+      <w:t>LISTING</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="003C26D9">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
-    <w:r w:rsidR="00B33775">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>8/2</w:t>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00D252BF">
+    <w:r w:rsidR="001D4482">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>/6</w:t>
     </w:r>
-    <w:r w:rsidR="00C91437">
+    <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00794C88">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00732742">
+    <w:r w:rsidR="00207CAE">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
@@ -3340,352 +3366,136 @@
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="007B2C97">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="32"/>
         <w:u w:val="double"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0990F20A" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="18A22A26" w14:textId="6A235E04" w:rsidR="007B2C97" w:rsidRPr="00D328F7" w:rsidRDefault="002948CC" w:rsidP="007774D7">
-[...219 lines deleted...]
-  </w:p>
   <w:p w14:paraId="2037B658" w14:textId="77777777" w:rsidR="007B2C97" w:rsidRDefault="007B2C97">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B483A"/>
     <w:rsid w:val="000022D8"/>
     <w:rsid w:val="0001644A"/>
+    <w:rsid w:val="00025278"/>
     <w:rsid w:val="0004514E"/>
     <w:rsid w:val="00046BCE"/>
     <w:rsid w:val="00051DDC"/>
     <w:rsid w:val="000619A1"/>
     <w:rsid w:val="000663D0"/>
     <w:rsid w:val="00066A93"/>
     <w:rsid w:val="0009635C"/>
     <w:rsid w:val="00096D67"/>
     <w:rsid w:val="000B318F"/>
     <w:rsid w:val="000C086B"/>
     <w:rsid w:val="000E46D3"/>
     <w:rsid w:val="000E5BEF"/>
     <w:rsid w:val="0011605A"/>
     <w:rsid w:val="0013020F"/>
     <w:rsid w:val="00167DF7"/>
     <w:rsid w:val="00180854"/>
     <w:rsid w:val="00190F41"/>
     <w:rsid w:val="001A13FA"/>
     <w:rsid w:val="001C6B2E"/>
     <w:rsid w:val="001D26C5"/>
     <w:rsid w:val="001D3C5A"/>
+    <w:rsid w:val="001D4482"/>
     <w:rsid w:val="001E052A"/>
+    <w:rsid w:val="00207CAE"/>
     <w:rsid w:val="00254C47"/>
     <w:rsid w:val="00254DE3"/>
     <w:rsid w:val="0026620C"/>
     <w:rsid w:val="00284C73"/>
     <w:rsid w:val="002948CC"/>
     <w:rsid w:val="002A4EEB"/>
     <w:rsid w:val="002B3FAA"/>
     <w:rsid w:val="002C69C1"/>
     <w:rsid w:val="002C6CC2"/>
     <w:rsid w:val="002C73B0"/>
+    <w:rsid w:val="002E2E6B"/>
     <w:rsid w:val="002E7C39"/>
     <w:rsid w:val="00314D3D"/>
     <w:rsid w:val="003178F5"/>
     <w:rsid w:val="003272C4"/>
     <w:rsid w:val="00330A7A"/>
     <w:rsid w:val="0033389F"/>
+    <w:rsid w:val="0037341D"/>
     <w:rsid w:val="0037359B"/>
     <w:rsid w:val="0037516A"/>
     <w:rsid w:val="00381411"/>
     <w:rsid w:val="003833C4"/>
     <w:rsid w:val="003A2BF2"/>
     <w:rsid w:val="003B6E33"/>
     <w:rsid w:val="003C26D9"/>
     <w:rsid w:val="003E2B58"/>
     <w:rsid w:val="003E2B9A"/>
     <w:rsid w:val="00405A2D"/>
     <w:rsid w:val="004142AA"/>
     <w:rsid w:val="00433887"/>
     <w:rsid w:val="00444733"/>
     <w:rsid w:val="004624D1"/>
     <w:rsid w:val="004778BC"/>
     <w:rsid w:val="00485184"/>
     <w:rsid w:val="00495A62"/>
     <w:rsid w:val="00496649"/>
     <w:rsid w:val="004B04FE"/>
     <w:rsid w:val="004B764B"/>
     <w:rsid w:val="004C33C2"/>
     <w:rsid w:val="004D6BAD"/>
     <w:rsid w:val="004E3D98"/>
     <w:rsid w:val="004E5DEC"/>
     <w:rsid w:val="004F07BE"/>
@@ -3710,212 +3520,227 @@
     <w:rsid w:val="00604E0B"/>
     <w:rsid w:val="00617DDA"/>
     <w:rsid w:val="0065149C"/>
     <w:rsid w:val="0067664F"/>
     <w:rsid w:val="00696FEC"/>
     <w:rsid w:val="006A495C"/>
     <w:rsid w:val="006B19CE"/>
     <w:rsid w:val="006B1D95"/>
     <w:rsid w:val="006B436A"/>
     <w:rsid w:val="006B483A"/>
     <w:rsid w:val="006D2601"/>
     <w:rsid w:val="006D5126"/>
     <w:rsid w:val="006D75E3"/>
     <w:rsid w:val="006E30B4"/>
     <w:rsid w:val="006E3528"/>
     <w:rsid w:val="00702406"/>
     <w:rsid w:val="007249BF"/>
     <w:rsid w:val="00732742"/>
     <w:rsid w:val="007372D8"/>
     <w:rsid w:val="00737BE8"/>
     <w:rsid w:val="0074178B"/>
     <w:rsid w:val="0074340B"/>
     <w:rsid w:val="00745B65"/>
     <w:rsid w:val="00751701"/>
     <w:rsid w:val="00757D9E"/>
+    <w:rsid w:val="00762F06"/>
     <w:rsid w:val="007774D7"/>
     <w:rsid w:val="007803E0"/>
     <w:rsid w:val="0078152F"/>
     <w:rsid w:val="00794C88"/>
     <w:rsid w:val="007B2C97"/>
     <w:rsid w:val="007C2FEB"/>
     <w:rsid w:val="007E2424"/>
     <w:rsid w:val="00812D6E"/>
     <w:rsid w:val="008147BA"/>
     <w:rsid w:val="00822E65"/>
     <w:rsid w:val="00823A73"/>
     <w:rsid w:val="00825A5A"/>
     <w:rsid w:val="0082722F"/>
     <w:rsid w:val="00830E8C"/>
     <w:rsid w:val="00832DF3"/>
     <w:rsid w:val="008334FB"/>
     <w:rsid w:val="00835365"/>
     <w:rsid w:val="008431B7"/>
     <w:rsid w:val="00852B73"/>
     <w:rsid w:val="00873C1F"/>
     <w:rsid w:val="00876146"/>
+    <w:rsid w:val="00884CC8"/>
     <w:rsid w:val="008A047D"/>
     <w:rsid w:val="008A1D66"/>
     <w:rsid w:val="008B0F14"/>
     <w:rsid w:val="008C27E2"/>
     <w:rsid w:val="008E0CCD"/>
     <w:rsid w:val="008E4392"/>
     <w:rsid w:val="0090565E"/>
     <w:rsid w:val="00910B90"/>
     <w:rsid w:val="00911154"/>
     <w:rsid w:val="00915B2C"/>
     <w:rsid w:val="00920378"/>
+    <w:rsid w:val="00926C3D"/>
     <w:rsid w:val="009352C2"/>
     <w:rsid w:val="009412BA"/>
     <w:rsid w:val="009509EB"/>
     <w:rsid w:val="009511D7"/>
+    <w:rsid w:val="00953E9D"/>
     <w:rsid w:val="009547B0"/>
     <w:rsid w:val="009A03AF"/>
     <w:rsid w:val="009A0B6A"/>
     <w:rsid w:val="009B3BC2"/>
     <w:rsid w:val="009C331C"/>
     <w:rsid w:val="009D5761"/>
     <w:rsid w:val="009E75FA"/>
     <w:rsid w:val="009F0189"/>
     <w:rsid w:val="009F032E"/>
+    <w:rsid w:val="009F2617"/>
     <w:rsid w:val="009F2808"/>
     <w:rsid w:val="00A00FA3"/>
     <w:rsid w:val="00A07CC0"/>
     <w:rsid w:val="00A126C6"/>
     <w:rsid w:val="00A14CE4"/>
     <w:rsid w:val="00A23DA0"/>
     <w:rsid w:val="00A3062E"/>
     <w:rsid w:val="00A33F44"/>
     <w:rsid w:val="00A50476"/>
     <w:rsid w:val="00A670E3"/>
     <w:rsid w:val="00A87485"/>
     <w:rsid w:val="00AA2F9E"/>
     <w:rsid w:val="00AD63A8"/>
+    <w:rsid w:val="00AD6BAF"/>
     <w:rsid w:val="00AF3A8F"/>
     <w:rsid w:val="00AF4002"/>
     <w:rsid w:val="00AF5A6C"/>
     <w:rsid w:val="00B032F5"/>
     <w:rsid w:val="00B134A2"/>
     <w:rsid w:val="00B22D34"/>
     <w:rsid w:val="00B30532"/>
     <w:rsid w:val="00B30693"/>
     <w:rsid w:val="00B33775"/>
     <w:rsid w:val="00B339CD"/>
     <w:rsid w:val="00B361A3"/>
+    <w:rsid w:val="00B36E45"/>
     <w:rsid w:val="00B4014E"/>
     <w:rsid w:val="00B7424C"/>
     <w:rsid w:val="00B839CF"/>
     <w:rsid w:val="00B870FF"/>
+    <w:rsid w:val="00BB2315"/>
     <w:rsid w:val="00BB537B"/>
     <w:rsid w:val="00BB5E50"/>
     <w:rsid w:val="00BC5A07"/>
     <w:rsid w:val="00BD1386"/>
     <w:rsid w:val="00BD75C5"/>
     <w:rsid w:val="00BE7ED3"/>
     <w:rsid w:val="00C02702"/>
     <w:rsid w:val="00C03B1E"/>
     <w:rsid w:val="00C10F3E"/>
     <w:rsid w:val="00C417F2"/>
     <w:rsid w:val="00C42C17"/>
     <w:rsid w:val="00C65FF8"/>
     <w:rsid w:val="00C75B05"/>
     <w:rsid w:val="00C80F19"/>
     <w:rsid w:val="00C86022"/>
     <w:rsid w:val="00C91437"/>
     <w:rsid w:val="00CA2B70"/>
     <w:rsid w:val="00CA4AA6"/>
     <w:rsid w:val="00CB723D"/>
     <w:rsid w:val="00CC2408"/>
+    <w:rsid w:val="00CD1F35"/>
     <w:rsid w:val="00CE6F7F"/>
+    <w:rsid w:val="00CE7866"/>
     <w:rsid w:val="00D01649"/>
     <w:rsid w:val="00D252BF"/>
     <w:rsid w:val="00D2733B"/>
     <w:rsid w:val="00D30F24"/>
     <w:rsid w:val="00D328F7"/>
     <w:rsid w:val="00D362BB"/>
     <w:rsid w:val="00D5092E"/>
     <w:rsid w:val="00D524F5"/>
     <w:rsid w:val="00D633BE"/>
     <w:rsid w:val="00D64077"/>
     <w:rsid w:val="00D6574B"/>
     <w:rsid w:val="00D90512"/>
     <w:rsid w:val="00DA6F93"/>
     <w:rsid w:val="00DC7AA3"/>
     <w:rsid w:val="00DD535B"/>
     <w:rsid w:val="00DE6103"/>
     <w:rsid w:val="00E12C5B"/>
     <w:rsid w:val="00E13484"/>
     <w:rsid w:val="00E20E4C"/>
     <w:rsid w:val="00E318CD"/>
     <w:rsid w:val="00E4619D"/>
+    <w:rsid w:val="00E51098"/>
     <w:rsid w:val="00E61161"/>
     <w:rsid w:val="00E6709A"/>
     <w:rsid w:val="00E8112C"/>
     <w:rsid w:val="00E83538"/>
     <w:rsid w:val="00E93DA7"/>
     <w:rsid w:val="00EA030E"/>
     <w:rsid w:val="00EA5758"/>
     <w:rsid w:val="00EC2DFA"/>
     <w:rsid w:val="00EF0E67"/>
+    <w:rsid w:val="00EF1DF2"/>
     <w:rsid w:val="00F10CE4"/>
     <w:rsid w:val="00F15801"/>
+    <w:rsid w:val="00F26095"/>
     <w:rsid w:val="00F32EF2"/>
     <w:rsid w:val="00F340BE"/>
     <w:rsid w:val="00F43F1B"/>
     <w:rsid w:val="00F474DE"/>
     <w:rsid w:val="00F52D60"/>
     <w:rsid w:val="00F55284"/>
     <w:rsid w:val="00F57A20"/>
     <w:rsid w:val="00F65FA9"/>
+    <w:rsid w:val="00F716B4"/>
     <w:rsid w:val="00FB3724"/>
     <w:rsid w:val="00FB382E"/>
     <w:rsid w:val="00FB5532"/>
     <w:rsid w:val="00FC610A"/>
     <w:rsid w:val="00FD48BC"/>
     <w:rsid w:val="00FF0519"/>
+    <w:rsid w:val="00FF1C9C"/>
     <w:rsid w:val="00FF3666"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B2B57CC"/>
   <w15:docId w15:val="{D79069A6-4896-4246-811E-373467B16736}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4724,50 +4549,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Description0 xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75" xsi:nil="true"/>
+    <Send_x0020_to_x0020_EPG xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75">false</Send_x0020_to_x0020_EPG>
+    <Who xmlns="0ada2d14-b455-4b58-8da1-5536f6aadc75">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Who>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A8FEFAC1029346478BA62336F3226A1E" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a7ede1b0583ed87b90808977c8c9cd74">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns3="0ada2d14-b455-4b58-8da1-5536f6aadc75" xmlns:ns4="ad9d4930-8371-4964-a992-add2aee42fd9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d6b3f269265257df952de861f0a3020" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
     <xsd:import namespace="ad9d4930-8371-4964-a992-add2aee42fd9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns3:Send_x0020_to_x0020_EPG" minOccurs="0"/>
                 <xsd:element ref="ns3:Who" minOccurs="0"/>
                 <xsd:element ref="ns3:Description0" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -4913,164 +4768,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE046DD7-C90C-4A4B-8301-DC32D1499A12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25632E9-BBE7-4946-8921-6FD09C9D86B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC20C8AB-7A12-429C-931E-3334079E2AF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9656FBC-707B-4CED-9A75-E39AA522A993}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="0ada2d14-b455-4b58-8da1-5536f6aadc75"/>
     <ds:schemaRef ds:uri="ad9d4930-8371-4964-a992-add2aee42fd9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>655</Words>
-  <Characters>4375</Characters>
+  <Words>657</Words>
+  <Characters>4389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>162</Lines>
-  <Paragraphs>122</Paragraphs>
+  <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Specials Listings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4908</CharactersWithSpaces>
+  <CharactersWithSpaces>4923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Specials Listings</dc:title>
   <dc:creator>Frankd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-2057209474</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100A8FEFAC1029346478BA62336F3226A1E</vt:lpwstr>